--- v0 (2025-12-27)
+++ v1 (2026-04-20)
@@ -48,51 +48,51 @@
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>2025-12-16</t>
   </si>
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>18:00</t>
   </si>
   <si>
     <t>78ª Sessão Ordinária do 2º Semestre de 2025 da 1ª Sessão Legislativa da 20ª Legislatura</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>2025-12-15</t>
   </si>
   <si>
-    <t>77ª Sessão Ordinária do 2º Semestre de 2025 da 1ª Sessão Legislativa da 20ª Legislatura</t>
+    <t>77ª Sessão Solene do 2º Semestre de 2025 da 1ª Sessão Legislativa da 20ª Legislatura</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>2025-12-09</t>
   </si>
   <si>
     <t>76ª Sessão Ordinária do 2º Semestre de 2025 da 1ª Sessão Legislativa da 20ª Legislatura</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>2025-12-02</t>
   </si>
   <si>
     <t>75ª Sessão Ordinária do 2º Semestre de 2025 da 1ª Sessão Legislativa da 20ª Legislatura</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>