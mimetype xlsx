--- v0 (2026-04-12)
+++ v1 (2026-06-16)
@@ -10,77 +10,230 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="109">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Abertura</t>
   </si>
   <si>
     <t>Horário (hh:mm)</t>
   </si>
   <si>
     <t>Encerramento</t>
   </si>
   <si>
     <t>Título</t>
   </si>
   <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>34ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>2026-06-09</t>
+  </si>
+  <si>
+    <t>33ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>2026-06-08</t>
+  </si>
+  <si>
+    <t>32ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>31ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>30ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>2026-05-26</t>
+  </si>
+  <si>
+    <t>29ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>28ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>27ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>26ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>25ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>2026-05-11</t>
+  </si>
+  <si>
+    <t>24ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>23ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>22ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>21ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>2026-04-27</t>
+  </si>
+  <si>
+    <t>20ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>2026-04-14</t>
+  </si>
+  <si>
+    <t>19ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>2026-04-13</t>
+  </si>
+  <si>
+    <t>18ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
+  </si>
+  <si>
     <t>660</t>
   </si>
   <si>
     <t>2026-04-07</t>
-  </si>
-[...4 lines deleted...]
-    <t>18:00</t>
   </si>
   <si>
     <t>17ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>2026-04-06</t>
   </si>
   <si>
     <t>16ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>15ª Sessão Ordinária do 1º Semestre de 2026 da 2ª Sessão Legislativa da 20ª Legislatura</t>
   </si>
   <si>
     <t>657</t>
   </si>
@@ -519,51 +672,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="78.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -891,50 +1044,390 @@
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>55</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>7</v>
       </c>
       <c r="D18" t="s">
         <v>56</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18" t="s">
         <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" t="s">
+        <v>59</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" t="s">
+        <v>62</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" t="s">
+        <v>65</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" t="s">
+        <v>68</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" t="s">
+        <v>74</v>
+      </c>
+      <c r="C24" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" t="s">
+        <v>74</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" t="s">
+        <v>77</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" t="s">
+        <v>80</v>
+      </c>
+      <c r="C26" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" t="s">
+        <v>80</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" t="s">
+        <v>83</v>
+      </c>
+      <c r="C27" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" t="s">
+        <v>83</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" t="s">
+        <v>86</v>
+      </c>
+      <c r="C28" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" t="s">
+        <v>86</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" t="s">
+        <v>89</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" t="s">
+        <v>92</v>
+      </c>
+      <c r="C30" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" t="s">
+        <v>92</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" t="s">
+        <v>95</v>
+      </c>
+      <c r="C31" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" t="s">
+        <v>95</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B32" t="s">
+        <v>98</v>
+      </c>
+      <c r="C32" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" t="s">
+        <v>98</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B33" t="s">
+        <v>101</v>
+      </c>
+      <c r="C33" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" t="s">
+        <v>101</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" t="s">
+        <v>103</v>
+      </c>
+      <c r="B34" t="s">
+        <v>104</v>
+      </c>
+      <c r="C34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" t="s">
+        <v>104</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" t="s">
+        <v>106</v>
+      </c>
+      <c r="B35" t="s">
+        <v>107</v>
+      </c>
+      <c r="C35" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" t="s">
+        <v>107</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35" t="s">
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>